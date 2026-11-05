--- v0 (2026-08-12)
+++ v1 (2026-11-05)
@@ -5680,77 +5680,76 @@
   <w16cid:commentId w16cid:paraId="0AE4EF1E" w16cid:durableId="28428223"/>
   <w16cid:commentId w16cid:paraId="0BB5F6D7" w16cid:durableId="28427F47"/>
   <w16cid:commentId w16cid:paraId="5ECB5EA2" w16cid:durableId="2842823A"/>
   <w16cid:commentId w16cid:paraId="3AFA6676" w16cid:durableId="2842825F"/>
   <w16cid:commentId w16cid:paraId="33398F24" w16cid:durableId="28427F7D"/>
   <w16cid:commentId w16cid:paraId="42351C7D" w16cid:durableId="284280AD"/>
   <w16cid:commentId w16cid:paraId="0A92BB09" w16cid:durableId="28427FAE"/>
   <w16cid:commentId w16cid:paraId="3A1DF0A8" w16cid:durableId="28427FC9"/>
   <w16cid:commentId w16cid:paraId="29A63333" w16cid:durableId="2842804E"/>
   <w16cid:commentId w16cid:paraId="68070105" w16cid:durableId="284280CF"/>
   <w16cid:commentId w16cid:paraId="6FBF0052" w16cid:durableId="28428107"/>
   <w16cid:commentId w16cid:paraId="0D7C2C06" w16cid:durableId="2885F99B"/>
   <w16cid:commentId w16cid:paraId="6FB19ABF" w16cid:durableId="28428116"/>
   <w16cid:commentId w16cid:paraId="0B8A96EA" w16cid:durableId="28428147"/>
   <w16cid:commentId w16cid:paraId="034792AA" w16cid:durableId="2885F4A3"/>
   <w16cid:commentId w16cid:paraId="6BD246F7" w16cid:durableId="2885F46A"/>
   <w16cid:commentId w16cid:paraId="2BCC1DBB" w16cid:durableId="2842814F"/>
   <w16cid:commentId w16cid:paraId="509D4794" w16cid:durableId="28428137"/>
   <w16cid:commentId w16cid:paraId="3CCFDEE5" w16cid:durableId="284281D4"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73A50FB6" w14:textId="77777777" w:rsidR="00860857" w:rsidRDefault="00860857">
+    <w:p w14:paraId="6CE3AAAC" w14:textId="77777777" w:rsidR="00DE42FA" w:rsidRDefault="00DE42FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DCD04E5" w14:textId="77777777" w:rsidR="00860857" w:rsidRDefault="00860857">
+    <w:p w14:paraId="235F3433" w14:textId="77777777" w:rsidR="00DE42FA" w:rsidRDefault="00DE42FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
@@ -5931,215 +5930,181 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9482"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00400AEE" w:rsidRPr="00487082" w14:paraId="7DAEF6C2" w14:textId="77777777" w:rsidTr="00A6069A">
+    <w:tr w:rsidR="001640BD" w:rsidRPr="001640BD" w14:paraId="3AB0E6E4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9713" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7F94773A" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="00487082" w:rsidRDefault="00F9265F" w:rsidP="00F9265F">
+        <w:p w14:paraId="49220F47" w14:textId="77777777" w:rsidR="001640BD" w:rsidRPr="001640BD" w:rsidRDefault="001640BD" w:rsidP="001640BD">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-[...4 lines deleted...]
-            <w:spacing w:line="220" w:lineRule="atLeast"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000D5FBE">
+          <w:r w:rsidRPr="001640BD">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>This is an open access article under the CC BY</w:t>
-[...31 lines deleted...]
-            <w:t>license.</w:t>
+            <w:t>This is an open access article under the CC BY 4.0 license.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00400AEE" w:rsidRPr="00487082" w14:paraId="1D5A867A" w14:textId="77777777" w:rsidTr="00A6069A">
+    <w:tr w:rsidR="001640BD" w:rsidRPr="001640BD" w14:paraId="3F855049" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9713" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3C3D7912" w14:textId="4657552C" w:rsidR="00400AEE" w:rsidRPr="00487082" w:rsidRDefault="000833E8" w:rsidP="0012506A">
+        <w:p w14:paraId="2F969956" w14:textId="1A0CFC1A" w:rsidR="001640BD" w:rsidRPr="001640BD" w:rsidRDefault="001640BD" w:rsidP="001640BD">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-[...4 lines deleted...]
-            <w:spacing w:before="20" w:line="220" w:lineRule="atLeast"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="001640BD">
             <w:rPr>
-              <w:noProof/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="368C5B99" wp14:editId="4CD5EFA4">
-[...2 lines deleted...]
-                <wp:docPr id="5" name="Picture 1"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E6D1095" wp14:editId="62C0D089">
+                <wp:extent cx="523875" cy="180975"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:docPr id="1577291893" name="Picture 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 5"/>
+                        <pic:cNvPr id="0" name="Picture 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="504825" cy="180975"/>
+                          <a:ext cx="523875" cy="180975"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="34E5AF1E" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="00F16924" w:rsidRDefault="00400AEE" w:rsidP="0012506A">
+  <w:p w14:paraId="34E5AF1E" w14:textId="77777777" w:rsidR="00400AEE" w:rsidRPr="001640BD" w:rsidRDefault="00400AEE" w:rsidP="001640BD">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C15854B" w14:textId="77777777" w:rsidR="00860857" w:rsidRDefault="00860857">
+    <w:p w14:paraId="33EC2F02" w14:textId="77777777" w:rsidR="00DE42FA" w:rsidRDefault="00DE42FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3070AFC1" w14:textId="77777777" w:rsidR="00860857" w:rsidRDefault="00860857">
+    <w:p w14:paraId="146F7B58" w14:textId="77777777" w:rsidR="00DE42FA" w:rsidRDefault="00DE42FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8797"/>
       <w:gridCol w:w="803"/>
     </w:tblGrid>
     <w:tr w:rsidR="00327619" w14:paraId="3CC9F3A9" w14:textId="77777777" w:rsidTr="00BC2531">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8928" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="08B6D26C" w14:textId="2421A04A" w:rsidR="00327619" w:rsidRDefault="001B407A" w:rsidP="00EA0C1C">
@@ -8625,50 +8590,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Mohammad Ahyar Bin Zulkefli">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::ahyar@uthm.edu.my::60ae57d9-6e35-4d0a-987e-80f03d0d7aba"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#066,maroon,#a20000,#e20000"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -8688,50 +8654,51 @@
     <w:rsid w:val="00063D04"/>
     <w:rsid w:val="000643A7"/>
     <w:rsid w:val="0006619E"/>
     <w:rsid w:val="00067806"/>
     <w:rsid w:val="0007170B"/>
     <w:rsid w:val="000833E8"/>
     <w:rsid w:val="00083A94"/>
     <w:rsid w:val="00085E42"/>
     <w:rsid w:val="000B4B2F"/>
     <w:rsid w:val="000B7735"/>
     <w:rsid w:val="000C22D6"/>
     <w:rsid w:val="000C36F3"/>
     <w:rsid w:val="000D0DD2"/>
     <w:rsid w:val="000D3017"/>
     <w:rsid w:val="000F5ABE"/>
     <w:rsid w:val="00103901"/>
     <w:rsid w:val="00103E9F"/>
     <w:rsid w:val="001042CC"/>
     <w:rsid w:val="00115FEC"/>
     <w:rsid w:val="0011656D"/>
     <w:rsid w:val="001225FC"/>
     <w:rsid w:val="0012506A"/>
     <w:rsid w:val="001457D8"/>
     <w:rsid w:val="00154367"/>
     <w:rsid w:val="001549B5"/>
+    <w:rsid w:val="001640BD"/>
     <w:rsid w:val="00165FF3"/>
     <w:rsid w:val="00171D90"/>
     <w:rsid w:val="00177237"/>
     <w:rsid w:val="001830D8"/>
     <w:rsid w:val="00187B0E"/>
     <w:rsid w:val="001961DB"/>
     <w:rsid w:val="001962E1"/>
     <w:rsid w:val="001974A5"/>
     <w:rsid w:val="001A7810"/>
     <w:rsid w:val="001B407A"/>
     <w:rsid w:val="001B435F"/>
     <w:rsid w:val="001B5830"/>
     <w:rsid w:val="001C1C24"/>
     <w:rsid w:val="001D0132"/>
     <w:rsid w:val="001D3D28"/>
     <w:rsid w:val="001D4CA2"/>
     <w:rsid w:val="001F011C"/>
     <w:rsid w:val="001F0151"/>
     <w:rsid w:val="001F6975"/>
     <w:rsid w:val="001F7767"/>
     <w:rsid w:val="00221BAD"/>
     <w:rsid w:val="00230164"/>
     <w:rsid w:val="00230495"/>
     <w:rsid w:val="00236ED2"/>
     <w:rsid w:val="00253060"/>
@@ -8871,50 +8838,51 @@
     <w:rsid w:val="00915013"/>
     <w:rsid w:val="009150ED"/>
     <w:rsid w:val="009409C9"/>
     <w:rsid w:val="00947FB3"/>
     <w:rsid w:val="00950187"/>
     <w:rsid w:val="00983F71"/>
     <w:rsid w:val="0099163C"/>
     <w:rsid w:val="00994BD8"/>
     <w:rsid w:val="009A3DDC"/>
     <w:rsid w:val="009A5B94"/>
     <w:rsid w:val="009B58C2"/>
     <w:rsid w:val="009B7BC6"/>
     <w:rsid w:val="009C3009"/>
     <w:rsid w:val="009C4F8B"/>
     <w:rsid w:val="009D0A55"/>
     <w:rsid w:val="009E5503"/>
     <w:rsid w:val="009E5993"/>
     <w:rsid w:val="00A0544B"/>
     <w:rsid w:val="00A113B5"/>
     <w:rsid w:val="00A121C6"/>
     <w:rsid w:val="00A24936"/>
     <w:rsid w:val="00A27980"/>
     <w:rsid w:val="00A351A9"/>
     <w:rsid w:val="00A52050"/>
     <w:rsid w:val="00A6069A"/>
+    <w:rsid w:val="00A61022"/>
     <w:rsid w:val="00A76AD5"/>
     <w:rsid w:val="00A82D2C"/>
     <w:rsid w:val="00A83506"/>
     <w:rsid w:val="00A839D2"/>
     <w:rsid w:val="00A87E88"/>
     <w:rsid w:val="00A90C52"/>
     <w:rsid w:val="00A9173C"/>
     <w:rsid w:val="00AA2E2E"/>
     <w:rsid w:val="00AC00D0"/>
     <w:rsid w:val="00AC3AD3"/>
     <w:rsid w:val="00AC7C67"/>
     <w:rsid w:val="00AD3C54"/>
     <w:rsid w:val="00AD769C"/>
     <w:rsid w:val="00AE1FB3"/>
     <w:rsid w:val="00AE3077"/>
     <w:rsid w:val="00AE3EE1"/>
     <w:rsid w:val="00AE7CD0"/>
     <w:rsid w:val="00AF28C5"/>
     <w:rsid w:val="00AF31B4"/>
     <w:rsid w:val="00AF5059"/>
     <w:rsid w:val="00B007B3"/>
     <w:rsid w:val="00B02975"/>
     <w:rsid w:val="00B10364"/>
     <w:rsid w:val="00B11734"/>
     <w:rsid w:val="00B20D0C"/>
@@ -8953,50 +8921,51 @@
     <w:rsid w:val="00CB7073"/>
     <w:rsid w:val="00CD0A7F"/>
     <w:rsid w:val="00CD6104"/>
     <w:rsid w:val="00D00594"/>
     <w:rsid w:val="00D006CE"/>
     <w:rsid w:val="00D04ED9"/>
     <w:rsid w:val="00D13F43"/>
     <w:rsid w:val="00D14038"/>
     <w:rsid w:val="00D16BC9"/>
     <w:rsid w:val="00D21CCE"/>
     <w:rsid w:val="00D238F5"/>
     <w:rsid w:val="00D37823"/>
     <w:rsid w:val="00D74D9B"/>
     <w:rsid w:val="00D85BAA"/>
     <w:rsid w:val="00D871AC"/>
     <w:rsid w:val="00D919AE"/>
     <w:rsid w:val="00D95304"/>
     <w:rsid w:val="00DA1884"/>
     <w:rsid w:val="00DB094E"/>
     <w:rsid w:val="00DB3186"/>
     <w:rsid w:val="00DB6AE4"/>
     <w:rsid w:val="00DB6BDF"/>
     <w:rsid w:val="00DC0E4F"/>
     <w:rsid w:val="00DC6EB5"/>
     <w:rsid w:val="00DD7D83"/>
+    <w:rsid w:val="00DE42FA"/>
     <w:rsid w:val="00DE54B3"/>
     <w:rsid w:val="00DF15F3"/>
     <w:rsid w:val="00DF240B"/>
     <w:rsid w:val="00E04627"/>
     <w:rsid w:val="00E12710"/>
     <w:rsid w:val="00E23826"/>
     <w:rsid w:val="00E24678"/>
     <w:rsid w:val="00E304BC"/>
     <w:rsid w:val="00E36DD3"/>
     <w:rsid w:val="00E47173"/>
     <w:rsid w:val="00E478F2"/>
     <w:rsid w:val="00E506EF"/>
     <w:rsid w:val="00E5339A"/>
     <w:rsid w:val="00E54CC2"/>
     <w:rsid w:val="00E5580F"/>
     <w:rsid w:val="00E56148"/>
     <w:rsid w:val="00E565A1"/>
     <w:rsid w:val="00E57C8B"/>
     <w:rsid w:val="00E60D89"/>
     <w:rsid w:val="00E643B8"/>
     <w:rsid w:val="00E670F6"/>
     <w:rsid w:val="00E67309"/>
     <w:rsid w:val="00E90237"/>
     <w:rsid w:val="00E940B3"/>
     <w:rsid w:val="00EA0C1C"/>
@@ -9038,51 +9007,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#066,maroon,#a20000,#e20000"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="776E695D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B1CB887F-585B-4BBD-9053-57BBAE35B554}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9390,51 +9359,50 @@
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -10608,78 +10576,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2417</Words>
-  <Characters>14553</Characters>
+  <Words>2532</Words>
+  <Characters>14438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>285</Lines>
-  <Paragraphs>195</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universiti Tun Hussein Onn Malaysia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16775</CharactersWithSpaces>
+  <CharactersWithSpaces>16937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>1572959</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://coronavirus.jhu.edu/map.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1638484</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -10755,27 +10723,30 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Uthm</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-11.2.0.10114</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
+    <vt:lpwstr>a1d5289dee34d8167c75298f91216cfa706fe8dae0a6f6ebc0a52db64b73e8cc</vt:lpwstr>
+  </property>
 </Properties>
 </file>